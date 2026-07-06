--- v1 (2026-01-25)
+++ v2 (2026-07-06)
@@ -1151,1907 +1151,1944 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>КС 1,0-0,6</t>
+          <t>КС 10-6</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>0,2</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>вн Ø 1000</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>нар Ø1160</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>590</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>375</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>3616</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>КС 1,0-0,9</t>
+          <t>КС 10-9</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>0,3</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>вн Ø 1000</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>нар Ø1160</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>890</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>750</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>4476</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>КС 1,5-0,6</t>
+          <t>КС 15-6</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>0,3</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>вн Ø 1500</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>нар Ø 1680</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>590</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>500</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>6263</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>КС 1,5-0,9</t>
+          <t>КС 15-9</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>0,45</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>вн Ø 1500</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>нар Ø 1680</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>890</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>1000</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>8247</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>КС 2,0-0,9</t>
+          <t>КС 20-9</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>0,6</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>вн Ø 2000</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>нар Ø 2200</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>890</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>1850</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>111378</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>КС 0,7-0,6</t>
+          <t>КС 7-6</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>0,13</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>вн Ø 700</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>нар Ø 855</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>600</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>312</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>2536</t>
+          <t>2830</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>КС 0,7-0,3</t>
+          <t>КС 7-3</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>вн Ø 700</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>нар Ø 855</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>1378</t>
+          <t>1630</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>КО6</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>0,02</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>855</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>1323</t>
-[...6 lines deleted...]
-          <t>Пустотные плиты</t>
+          <t>1375</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>КС7-9</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>3900</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>С9 ПК 30-15</t>
-[...29 lines deleted...]
-          <t>12705</t>
+          <t>Пустотные плиты</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>С9 ПК 48-15</t>
+          <t>С9 ПК 30-15</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>1,57</t>
+          <t>0,97</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>4780</t>
+          <t>2980</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>1490</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>2250</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>17115</t>
+          <t>12705</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>С9 ПК 58-15</t>
+          <t>С9 ПК 48-15</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>1,91</t>
+          <t>1,57</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>5800</t>
+          <t>4780</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>1490</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>2690</t>
+          <t>2250</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>20055</t>
+          <t>17115</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>С9 ПК 59-15</t>
+          <t>С9 ПК 58-15</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>1,91</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>5860</t>
+          <t>5800</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>1490</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>2750</t>
+          <t>2690</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>24518</t>
+          <t>20055</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>С9 ПК 60-15</t>
+          <t>С9 ПК 59-15</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1,96</t>
+          <t>1,91</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>5980</t>
+          <t>5860</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>1490</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>2800</t>
+          <t>2750</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>25095</t>
+          <t>24518</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
+          <t>С9 ПК 60-15</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>1,96</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>5980</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>1490</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>220</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>2800</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>25095</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
           <t>С9 ПК 63-15</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
+      <c r="B56" t="inlineStr">
         <is>
           <t>2,1</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
+      <c r="C56" t="inlineStr">
         <is>
           <t>6280</t>
         </is>
       </c>
-      <c r="D55" t="inlineStr">
+      <c r="D56" t="inlineStr">
         <is>
           <t>1490</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
+      <c r="E56" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr">
+      <c r="F56" t="inlineStr">
         <is>
           <t>2950</t>
         </is>
       </c>
-      <c r="G55" t="inlineStr">
+      <c r="G56" t="inlineStr">
         <is>
           <t>27300</t>
-        </is>
-[...5 lines deleted...]
-          <t>Лотки теплотрасс</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Л 1-8 (1,5)</t>
-[...29 lines deleted...]
-          <t>3121</t>
+          <t>Лотки теплотрасс</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Л 1-8(1,0)</t>
+          <t>Л 1-8 (1,5)</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>0,06</t>
+          <t>0,08</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>420-300</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>360</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>2195</t>
+          <t>3121</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Л 4-8 (Л 2)</t>
+          <t>Л 1-8(1,0)</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>0,36</t>
+          <t>0,06</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>780-620</t>
+          <t>420-300</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>360</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>150</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>8048</t>
+          <t>2195</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Л 6-8 (Л4)</t>
+          <t>Л 4-8 (Л 2)</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>0,45</t>
+          <t>0,36</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>1060-900</t>
+          <t>780-620</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>530</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>1025</t>
+          <t>900</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>12051</t>
+          <t>8048</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Л 11-8 (Л 7)</t>
+          <t>Л 6-8 (Л4)</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>0,69</t>
+          <t>0,45</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1280-1480</t>
+          <t>1060-900</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>700</t>
+          <t>530</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>1725</t>
+          <t>1025</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>21499</t>
+          <t>12051</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
+          <t>Л 11-8 (Л 7)</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>0,69</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>1280-1480</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>700</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>1725</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>21499</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
           <t>Л 15-8 0 (Л-9)</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
+      <c r="B64" t="inlineStr">
         <is>
           <t>1,05</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
+      <c r="C64" t="inlineStr">
         <is>
           <t>2980</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
+      <c r="D64" t="inlineStr">
         <is>
           <t>1740</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E64" t="inlineStr">
         <is>
           <t>750</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
+      <c r="F64" t="inlineStr">
         <is>
           <t>2500</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr">
+      <c r="G64" t="inlineStr">
         <is>
           <t>29657</t>
-        </is>
-[...5 lines deleted...]
-          <t>Крышки к канализационным кольцам</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>КЦП 1,0 (ПП 10)</t>
-[...29 lines deleted...]
-          <t>4388</t>
+          <t>Крышки к канализационным кольцам</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>КЦП 1,5 (1ПП 15)</t>
+          <t>ПП 10</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>0,27</t>
+          <t>0,12</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>нар Ø 1160</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>675</t>
+          <t>300</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>9525</t>
+          <t>4388</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>КЦП 2,0 (1ПП 20)</t>
+          <t>1ПП 15</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
+          <t>0,27</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>нар Ø 1160</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>675</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>9525</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>1ПП 20</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
           <t>0,6</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D68" t="inlineStr">
+      <c r="C69" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
         <is>
           <t>нар Ø 1160</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
+      <c r="E69" t="inlineStr">
         <is>
           <t>160</t>
         </is>
       </c>
-      <c r="F68" t="inlineStr">
+      <c r="F69" t="inlineStr">
         <is>
           <t>1280</t>
         </is>
       </c>
-      <c r="G68" t="inlineStr">
+      <c r="G69" t="inlineStr">
         <is>
           <t>13782</t>
-        </is>
-[...5 lines deleted...]
-          <t>Лестничные ступени</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>ЛС 11</t>
-[...29 lines deleted...]
-          <t>1698</t>
+          <t>Лестничные ступени</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>ЛС 12</t>
+          <t>ЛС 11</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>0,053</t>
+          <t>0,046</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1200</t>
+          <t>1050</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>330</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>111</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1698</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>ЛС 14</t>
+          <t>ЛС 12</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>0,06</t>
+          <t>0,053</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1200</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>330</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>133</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>2195</t>
+          <t>1974</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>ЛС 15</t>
+          <t>ЛС 14</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>0,064</t>
+          <t>0,06</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1350</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>330</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>150</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>2426</t>
+          <t>2195</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
+          <t>ЛС 15</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>0,064</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>330</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>145</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>160</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>2426</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
           <t>ЛС 17</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
+      <c r="B76" t="inlineStr">
         <is>
           <t>0,097</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr">
+      <c r="C76" t="inlineStr">
         <is>
           <t>1760</t>
         </is>
       </c>
-      <c r="D75" t="inlineStr">
+      <c r="D76" t="inlineStr">
         <is>
           <t>330</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E76" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
-      <c r="F75" t="inlineStr">
+      <c r="F76" t="inlineStr">
         <is>
           <t>243</t>
         </is>
       </c>
-      <c r="G75" t="inlineStr">
+      <c r="G76" t="inlineStr">
         <is>
           <t>3584</t>
-        </is>
-[...5 lines deleted...]
-          <t>Фундаментные блоки</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>ФБС 24-3-6</t>
-[...29 lines deleted...]
-          <t>3173</t>
+          <t>Фундаментные блоки</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>ФБС 24-4-6</t>
+          <t>ФБС 24-3-6</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>0,543</t>
+          <t>0,406</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>2380</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>300</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>1303</t>
+          <t>974</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>4319</t>
+          <t>3173</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>ФБС 24-5-6</t>
+          <t>ФБС 24-4-6</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>0,679</t>
+          <t>0,543</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>2380</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>400</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>1629</t>
+          <t>1303</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>5332</t>
+          <t>4319</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>ФБС 24-6-6</t>
+          <t>ФБС 24-5-6</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>0,817</t>
+          <t>0,679</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>2380</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>500</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>1960</t>
+          <t>1629</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>6465</t>
+          <t>5332</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>ФБС 12-3-6</t>
+          <t>ФБС 24-6-6</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>0,203</t>
+          <t>0,817</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>1180</t>
+          <t>2380</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>600</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>1960</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>1710</t>
+          <t>6465</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>ФБС 12-4-6</t>
+          <t>ФБС 12-3-6</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>0,271</t>
+          <t>0,203</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>1180</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>300</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>650</t>
+          <t>487</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>2396</t>
+          <t>1710</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>ФБС 12-5-6</t>
+          <t>ФБС 12-4-6</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>0,339</t>
+          <t>0,271</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>1180</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>400</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>650</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>2819</t>
+          <t>2396</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>ФБС 12-6-6</t>
+          <t>ФБС 12-5-6</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>0,408</t>
+          <t>0,339</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>1180</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>500</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>813</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>3610</t>
+          <t>2819</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>ФБС 9-3-6</t>
+          <t>ФБС 12-6-6</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>0,152</t>
+          <t>0,408</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>880</t>
+          <t>1180</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>600</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>979</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>1203</t>
+          <t>3610</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>ФБС 9-4-6</t>
+          <t>ФБС 9-3-6</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>0,203</t>
+          <t>0,152</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>880</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>300</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>364</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>1805</t>
+          <t>1203</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>ФБС 9-5-6</t>
+          <t>ФБС 9-4-6</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>0,254</t>
+          <t>0,203</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>880</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>400</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>609</t>
+          <t>487</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>1947</t>
+          <t>1805</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>ФБС 9-6-6</t>
+          <t>ФБС 9-5-6</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>0,306</t>
+          <t>0,254</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>880</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>500</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>609</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>2842</t>
+          <t>1947</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>ФБС 8-3-6</t>
+          <t>ФБС 9-6-6</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>0,135</t>
+          <t>0,306</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>780</t>
+          <t>880</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>600</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>324</t>
+          <t>734</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>1168</t>
+          <t>2842</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>ФБС 8-4-6</t>
+          <t>ФБС 8-3-6</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>0,181</t>
+          <t>0,135</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>780</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>300</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>434</t>
+          <t>324</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>1546</t>
+          <t>1168</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>ФБС 8-5-6</t>
+          <t>ФБС 8-4-6</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>0,219</t>
+          <t>0,181</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>780</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>400</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>434</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>1911</t>
+          <t>1546</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>ФБС 8-6-6</t>
+          <t>ФБС 8-5-6</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>0,272</t>
+          <t>0,219</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>780</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>600</t>
+          <t>500</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>652</t>
+          <t>525</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>2311</t>
+          <t>1911</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>ФБС 6-3-6</t>
+          <t>ФБС 8-6-6</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>0,108</t>
+          <t>0,272</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
+          <t>780</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>600</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
           <t>580</t>
         </is>
       </c>
-      <c r="D94" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>652</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>979</t>
+          <t>2311</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>ФБС 6-4-6</t>
+          <t>ФБС 6-3-6</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>0,136</t>
+          <t>0,108</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>300</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>259</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>1345</t>
+          <t>979</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>ФБС 6-5-6</t>
+          <t>ФБС 6-4-6</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>0,170</t>
+          <t>0,136</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>400</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>408</t>
+          <t>326</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1345</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
+          <t>ФБС 6-5-6</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>0,170</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>580</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>500</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>580</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>408</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>1475</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
           <t>ФБС 6-6-6</t>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
+      <c r="B98" t="inlineStr">
         <is>
           <t>0,204</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr">
+      <c r="C98" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
+      <c r="D98" t="inlineStr">
         <is>
           <t>600</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
+      <c r="E98" t="inlineStr">
         <is>
           <t>580</t>
         </is>
       </c>
-      <c r="F97" t="inlineStr">
+      <c r="F98" t="inlineStr">
         <is>
           <t>489</t>
         </is>
       </c>
-      <c r="G97" t="inlineStr">
+      <c r="G98" t="inlineStr">
         <is>
           <t>1722</t>
-        </is>
-[...5 lines deleted...]
-          <t>Лестничные марши</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>ЛМ 30 12 15-4</t>
-[...24 lines deleted...]
-          <t>19327</t>
+          <t>Лестничные марши</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
+          <t>ЛМ 30 12 15-4</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>0,68</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>3030</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>1200</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>254</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>19327</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
           <t>ЛМ 27 12 14-4</t>
         </is>
       </c>
-      <c r="B101" t="inlineStr">
+      <c r="B102" t="inlineStr">
         <is>
           <t>0,61</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
+      <c r="C102" t="inlineStr">
         <is>
           <t>2720</t>
         </is>
       </c>
-      <c r="D101" t="inlineStr">
+      <c r="D102" t="inlineStr">
         <is>
           <t>1200</t>
         </is>
       </c>
-      <c r="E101" t="inlineStr">
+      <c r="E102" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
-      <c r="F101" t="inlineStr">
+      <c r="F102" t="inlineStr">
         <is>
           <t>16780</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>